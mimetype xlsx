--- v1 (2026-03-17)
+++ v2 (2026-09-14)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\corp.bloomberg.com\ww-dfs\All Offices\London\NEF\NEF-Shared-LO\EST\Energy Storage\10 - Competitive Landscape\Battery Tiering\01_Methodology &amp; Input template\2026 1Q Methodology review\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\corp.bloomberg.com\ww-dfs\All Offices\London\NEF\NEF-Shared-LO\EST\Energy Storage\10 - Competitive Landscape\Battery Tiering\01_Methodology &amp; Input template\2026 4Q Methodology review\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{90A9D1B1-A8E6-4F33-8BE6-49CB55D4205C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B510CB5-B699-4A9B-B4F1-7ED075956AD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="1920" windowWidth="36480" windowHeight="15810" tabRatio="713" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="713" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Projects" sheetId="22" r:id="rId1"/>
     <sheet name="Factories" sheetId="24" r:id="rId2"/>
     <sheet name="Production, shipment &amp; orders" sheetId="25" r:id="rId3"/>
     <sheet name="Definitions" sheetId="27" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Projects!$A$9:$S$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Projects!$A$9:$T$15</definedName>
     <definedName name="rng_COVER_ContentsList">#REF!</definedName>
     <definedName name="rng_Cover_Copyright">#REF!</definedName>
     <definedName name="rng_VBA_Formats" xml:space="preserve"> OFFSET(#REF!, 0, 0,#REF!)</definedName>
     <definedName name="rng_VBA_HeaderContents">#REF!</definedName>
     <definedName name="rng_VBA_LineStyles" xml:space="preserve"> OFFSET(#REF!, 0, 0,#REF!)</definedName>
     <definedName name="rng_VBA_Names" xml:space="preserve"> OFFSET(#REF!, 0, 0,#REF!)</definedName>
     <definedName name="tbl_standardColours">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -562,51 +562,64 @@
     </comment>
     <comment ref="R14" authorId="0" shapeId="0" xr:uid="{C6FAD8D5-8A2E-4F10-AB7B-7554C88A4E0A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>BNEF:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 The loan-giving commercial bank that provided non-recourse debt for the project.</t>
         </r>
       </text>
     </comment>
-    <comment ref="S14" authorId="0" shapeId="0" xr:uid="{3CFEB02B-984C-4857-8DFF-227B694FA61A}">
+    <comment ref="S14" authorId="2" shapeId="0" xr:uid="{DA3EF370-ED22-4CAF-9728-2A89B8E10B15}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>This applies to projects that have non-recourse finance.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="T14" authorId="0" shapeId="0" xr:uid="{3CFEB02B-984C-4857-8DFF-227B694FA61A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>BNEF:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Please provide details not clarified in previous columns.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
@@ -1047,79 +1060,76 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">BNEF:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>More info on 'Definitions' tab</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="209">
   <si>
     <t>Subject to terms and conditions</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Units</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Project location (street address)</t>
   </si>
   <si>
     <t>Developer</t>
   </si>
   <si>
     <t>Financing date</t>
   </si>
   <si>
     <t>Commissioning date</t>
   </si>
   <si>
-    <t>Bank(s)</t>
-[...1 lines deleted...]
-  <si>
     <t>Factory name</t>
   </si>
   <si>
     <t>Street address</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Various</t>
   </si>
   <si>
     <t>It is much better to submit projects one by one as you get the data than all at once before the deadline.</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Application</t>
   </si>
   <si>
     <t>Eg,</t>
   </si>
   <si>
     <t>Battery cell provider</t>
@@ -1514,82 +1524,50 @@
   <si>
     <t>200MWh</t>
   </si>
   <si>
     <t>Eg, (this data is not real)</t>
   </si>
   <si>
     <t>Energy storage systems</t>
   </si>
   <si>
     <t>Provider type and components integrated by this player</t>
   </si>
   <si>
     <t>Battery cell manufacturer</t>
   </si>
   <si>
     <t>Manufacturers battery cells (prismatic, cylindrical, pouch), must own and operate manufacturing facilities and provide batteries under own brand name.</t>
   </si>
   <si>
     <t>Ordered capacity (MW and/or MWh)</t>
   </si>
   <si>
     <t>*these are not required for Tier 1 list at the moment, but data may be required in future.</t>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>Preferred fields - required to be added to BNEF database</t>
   </si>
   <si>
     <t>Preferred fields - for other BNEF company ranking assessments</t>
   </si>
   <si>
     <t>Company submission: [Company Name]</t>
   </si>
   <si>
     <t>Required fields for Tier 1 assessment</t>
   </si>
   <si>
     <t>Lithium manganese iron phosphate</t>
   </si>
   <si>
     <t>Others not covered in list above, please specify in Note</t>
   </si>
   <si>
     <t>Anode containing around 5% of silicon by weight</t>
   </si>
   <si>
     <t>Anode containing around 10% of silicon by weight</t>
   </si>
   <si>
     <t>Anode containing around 15% of silicon by weight</t>
@@ -1651,107 +1629,124 @@
   <si>
     <t>Flow batteries: Other (*specify in Notes)</t>
   </si>
   <si>
     <t>Others (*specify in Notes)</t>
   </si>
   <si>
     <t>Multiple (*specify in Notes)</t>
   </si>
   <si>
     <t>Other (*specify in Notes)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Evidence</t>
   </si>
   <si>
     <t>Insert here or as email attachments</t>
   </si>
   <si>
     <t>Financing / under construction start date</t>
   </si>
   <si>
-    <t>Note: Tiering methodology is available at https://assets.bnef.com/public/tiering/batterymethodology. Please note that BNEF Energy Storage Database tracks only projects bigger than 1MW or 1MWh, no point in submitting data on projects smaller than that, and tiering only qualifies projects larger than 10MW or 10MWh. We may count multiple projects contracted in one supply deal as one project for tiering purposes, if these were financed on a portfolio basis as a single deal with the risk of underperformance shared between the projects. When an equipment maker provides only part of the project capacity, we require this to be noted in the submission along with the total project capacity. This is so that we can correctly align the whole project information with other sources.</t>
-[...1 lines deleted...]
-  <si>
     <t>Once filled in, this template should be sent to either batterytier1@bloomberg.net (for a battery maker) or inverter_t1@bloomberg.net (for an inverter/PCS maker). The data will end up in the same place either way, but sending to the right address may make it faster.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Last updated: February 27, 2026</t>
   </si>
   <si>
     <t>Produced solar inverter Capacity (MW)</t>
   </si>
   <si>
     <t>Shipped solar inverter capacity (MW)</t>
   </si>
   <si>
     <t>Produced battery inverter/ PCS capacity (MW)</t>
   </si>
   <si>
     <t>Shipped battery inverter/ PCS capacity (MW)</t>
   </si>
   <si>
     <t>Produced battery cell capacity (MW and/or MWh)</t>
   </si>
   <si>
     <t>Shipped battery cell capacity (MW and/or MWh)</t>
   </si>
   <si>
     <t>Produced integrated energy storage system capacity (MW and/or MWh)</t>
   </si>
   <si>
     <t>Shipped integrated energy storage system capacity (MW and/or MWh)</t>
   </si>
   <si>
     <t>This information is not strictly necessary for tiering, but better disclosure will improve our coverage of companies. Most firms will not fill in all columns, but please try to fill in the components the firm does supply.</t>
   </si>
   <si>
     <t>Note: For tiering, system integrator is a company which owns manufacturing capacity for making energy storage systems for energy storage projects and sells under its own brand. Companies that outsource production under brand names are not tiered, and products sold under another brand are not counted for tiering of contract manufacturers. 
 The production of energy storage systems is defined as assembling the battery cells, BMS, EMS, and PCS into a complete energy storage product in the factory.</t>
   </si>
   <si>
     <t>Steps up or down the voltage depending on where a project is connected to the grid</t>
   </si>
   <si>
     <t>Turnkey energy storage system</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of close of non-recourse finance </t>
+  </si>
+  <si>
+    <t>Bank(s) providing non-recourse finance</t>
+  </si>
+  <si>
+    <t>Last updated: August 15, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: Tiering methodology is available at https://assets.bnef.com/public/tiering/batterymethodology. Only projects larger than 10MW or 10MWh are relevant to tiering. We may count multiple projects contracted in one supply deal as one project for tiering purposes, if these were financed on a portfolio basis as a single deal with the risk of underperformance shared between the projects. When an equipment maker provides only part of the project capacity, we require this to be noted in the submission along with the total project capacity. This is so that we can correctly align the whole project information with other sources.
+Factories, Production &amp; shipment must be filled in in order for a submission to be processed.
+</t>
+  </si>
+  <si>
+    <t>This information will be added to BNEF's Battery Manufacturing Plants Database. Please add all factories.</t>
+  </si>
+  <si>
+    <t>Required fields for Tier 1 eligibility</t>
+  </si>
+  <si>
+    <t>Required fields for BNEF company assessments</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="6">
-    <numFmt numFmtId="42" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$$-409]#,##0"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;£&quot;* #,##0_-;\-&quot;£&quot;* #,##0_-;_-&quot;£&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);[Red]_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="[$$-409]#,##0"/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2508,88 +2503,88 @@
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="42" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="19" borderId="2" applyBorder="0">
+    <xf numFmtId="168" fontId="25" fillId="19" borderId="2" applyBorder="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="20" borderId="2" applyNumberFormat="0" applyBorder="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="21" borderId="1" applyNumberFormat="0" applyBorder="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="22" borderId="10" applyBorder="0">
+    <xf numFmtId="168" fontId="24" fillId="22" borderId="10" applyBorder="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyBorder="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="27" borderId="11" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="168" fontId="1" fillId="27" borderId="11" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="28" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf numFmtId="165" fontId="30" fillId="18" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="169" fontId="30" fillId="18" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -2640,107 +2635,107 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="34" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="35" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="35" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="29" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="29" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="29" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="30" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="30" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="30" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" hidden="1" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" hidden="1" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" hidden="1" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" hidden="1" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" hidden="1" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" hidden="1" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" hidden="1" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" hidden="1" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" hidden="1" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" hidden="1" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" hidden="1" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" hidden="1" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" hidden="1" customBuiltin="1"/>
@@ -3673,843 +3668,873 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:S27"/>
+  <sheetPr codeName="Sheet1">
+    <tabColor theme="6" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:T27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="13" width="14.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="26.28515625" style="2" customWidth="1"/>
     <col min="15" max="16" width="14.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="19" style="2" customWidth="1"/>
-    <col min="18" max="18" width="14.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="2"/>
+    <col min="18" max="19" width="14.140625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="4" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" s="4" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:20" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:20" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C3" s="1"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
-    <row r="4" spans="1:19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C4" s="3"/>
-      <c r="F4" s="36" t="s">
-[...3 lines deleted...]
-      <c r="H4" s="36"/>
+      <c r="F4" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="G4" s="36"/>
+      <c r="H4" s="35"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
     </row>
-    <row r="5" spans="1:19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C5" s="3"/>
       <c r="L5" s="2"/>
     </row>
-    <row r="6" spans="1:19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="40" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40"/>
       <c r="P9" s="40"/>
       <c r="Q9" s="40"/>
       <c r="R9" s="40"/>
       <c r="S9" s="40"/>
-    </row>
-    <row r="10" spans="1:19" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T9" s="40"/>
+    </row>
+    <row r="10" spans="1:20" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="40"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40"/>
       <c r="P10" s="40"/>
       <c r="Q10" s="40"/>
       <c r="R10" s="40"/>
       <c r="S10" s="40"/>
-    </row>
-    <row r="11" spans="1:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T10" s="40"/>
+    </row>
+    <row r="11" spans="1:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="40" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="41"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
-    </row>
-    <row r="12" spans="1:19" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T11" s="41"/>
+    </row>
+    <row r="12" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="40" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
-      <c r="Q12" s="39"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
+      <c r="S12" s="38"/>
+      <c r="T12" s="38"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B13" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19" ht="51" x14ac:dyDescent="0.2">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20" ht="51" x14ac:dyDescent="0.2">
       <c r="B14" s="29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="29" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E14" s="29" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F14" s="29" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="29" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I14" s="29" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="J14" s="29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K14" s="28" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>16</v>
+      </c>
+      <c r="L14" s="37" t="s">
+        <v>188</v>
       </c>
       <c r="M14" s="28" t="s">
         <v>7</v>
       </c>
       <c r="N14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="O14" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="29" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="Q14" s="21" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="R14" s="21" t="s">
-        <v>8</v>
+        <v>203</v>
       </c>
       <c r="S14" s="21" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+        <v>202</v>
+      </c>
+      <c r="T14" s="21" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15" s="11">
         <v>100</v>
       </c>
       <c r="E15" s="18" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G15" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="J15" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="K15" s="11" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
       <c r="L15" s="14">
         <v>45000</v>
       </c>
       <c r="M15" s="14">
         <v>45137</v>
       </c>
       <c r="N15" s="11" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="O15" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P15" s="11" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="Q15" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="R15" s="11" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="S15" s="11"/>
-    </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="T15" s="11"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="19"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
-    </row>
-    <row r="17" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T16" s="9"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="19"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
-    </row>
-    <row r="18" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T17" s="9"/>
+    </row>
+    <row r="18" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="19"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
-    </row>
-    <row r="19" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T18" s="9"/>
+    </row>
+    <row r="19" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="19"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
-    </row>
-    <row r="20" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T19" s="9"/>
+    </row>
+    <row r="20" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="19"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
-    </row>
-    <row r="21" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T20" s="9"/>
+    </row>
+    <row r="21" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="19"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="11"/>
       <c r="O21" s="11"/>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
-    </row>
-    <row r="22" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T21" s="9"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="19"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
-    </row>
-    <row r="23" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T22" s="9"/>
+    </row>
+    <row r="23" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="19"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="11"/>
       <c r="O23" s="11"/>
       <c r="P23" s="11"/>
       <c r="Q23" s="11"/>
       <c r="R23" s="9"/>
       <c r="S23" s="9"/>
-    </row>
-    <row r="24" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T23" s="9"/>
+    </row>
+    <row r="24" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="19"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="11"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
-    </row>
-    <row r="25" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T24" s="9"/>
+    </row>
+    <row r="25" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="19"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="11"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
-    </row>
-    <row r="26" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T25" s="9"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="19"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
-    </row>
-    <row r="27" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="T26" s="9"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.2">
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="19"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="9"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
+      <c r="T27" s="9"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="3">
-    <mergeCell ref="B9:S10"/>
-    <mergeCell ref="B11:S11"/>
+    <mergeCell ref="B9:T10"/>
+    <mergeCell ref="B11:T11"/>
     <mergeCell ref="B12:P12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" location="rng_Cover_Copyright" display="Subject to terms and conditions" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FD3D9B41-9885-473E-BE45-D7F2ECE5D314}">
           <x14:formula1>
             <xm:f>Definitions!$D$21:$D$32</xm:f>
           </x14:formula1>
           <xm:sqref>Q16:Q27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{42E50631-6F50-41E9-8CD0-2B287404DE45}">
           <x14:formula1>
             <xm:f>Definitions!$D$37:$D$46</xm:f>
           </x14:formula1>
           <xm:sqref>N15:N27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FDF24548-EF1D-4FF0-964D-503F96BC7FE0}">
           <x14:formula1>
             <xm:f>Definitions!$D$21:$D$33</xm:f>
           </x14:formula1>
           <xm:sqref>O15:O27 P16:P27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr codeName="Sheet9"/>
+  <sheetPr codeName="Sheet9">
+    <tabColor theme="6" tint="0.79998168889431442"/>
+  </sheetPr>
   <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="5" width="14.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" style="2" customWidth="1"/>
     <col min="7" max="14" width="14.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="19.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="31" style="2" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="4" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E3" s="2"/>
-      <c r="F3" s="34" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="F3" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
     </row>
     <row r="4" spans="1:16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" s="2"/>
-      <c r="F4" s="2" t="s">
+      <c r="F4" s="34" t="s">
         <v>154</v>
       </c>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A9" s="15" t="s">
-        <v>155</v>
+      <c r="A9" s="5" t="s">
+        <v>206</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:16" ht="51" x14ac:dyDescent="0.2">
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="32" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="33" t="s">
+      <c r="D11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="F11" s="33" t="s">
-[...9 lines deleted...]
-        <v>137</v>
+      <c r="F11" s="29" t="s">
+        <v>131</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>136</v>
       </c>
       <c r="J11" s="33" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="K11" s="33" t="s">
         <v>64</v>
       </c>
+      <c r="K11" s="29" t="s">
+        <v>63</v>
+      </c>
       <c r="L11" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M11" s="20" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="N11" s="20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="O11" s="21" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="P11" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H12" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I12" s="11"/>
       <c r="J12" s="11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K12" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L12" s="11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="N12" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O12" s="11"/>
       <c r="P12" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="J13" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K13" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L13" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M13" s="11"/>
       <c r="N13" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O13" s="11"/>
       <c r="P13" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="16"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="16"/>
@@ -4717,421 +4742,432 @@
           <x14:formula1>
             <xm:f>Definitions!$D$85:$D$93</xm:f>
           </x14:formula1>
           <xm:sqref>M12:M24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9AB3AB86-1D8F-4580-BF82-1E8CDFA70B5C}">
           <x14:formula1>
             <xm:f>Definitions!$D$96:$D$106</xm:f>
           </x14:formula1>
           <xm:sqref>N12:N24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B0756668-427F-47A2-8E27-B3F2CC0D31BE}">
           <x14:formula1>
             <xm:f>Definitions!$D$51:$D$57</xm:f>
           </x14:formula1>
           <xm:sqref>F12:F24</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="Sheet10"/>
+  <sheetPr codeName="Sheet10">
+    <tabColor theme="6" tint="0.79998168889431442"/>
+  </sheetPr>
   <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:C20"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="14.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="24.5703125" style="2" customWidth="1"/>
     <col min="5" max="20" width="14.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="28.140625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="4" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:21" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:21" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="30" t="s">
-        <v>141</v>
-      </c>
+        <v>140</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
     </row>
     <row r="4" spans="1:21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="34" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
     </row>
     <row r="5" spans="1:21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="11" spans="1:21" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="35" t="s">
+      <c r="B11" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="C11" s="32" t="s">
-[...21 lines deleted...]
-        <v>201</v>
+      <c r="D11" s="29" t="s">
+        <v>131</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="I11" s="29" t="s">
+        <v>196</v>
+      </c>
+      <c r="J11" s="29" t="s">
+        <v>197</v>
       </c>
       <c r="K11" s="33" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="L11" s="33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M11" s="33" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="N11" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="O11" s="20" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="P11" s="20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q11" s="33" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="R11" s="33" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="S11" s="33" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="T11" s="33" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="U11" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B12" s="17">
         <v>2017</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F12" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="G12" s="11" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="L12" s="11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N12" s="11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O12" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="P12" s="11" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A13" s="10"/>
       <c r="B13" s="17">
         <v>2018</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B14" s="17">
         <v>2019</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="16"/>
       <c r="U14" s="16"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B15" s="17">
         <v>2020</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="16"/>
       <c r="U15" s="16"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B16" s="17">
         <v>2021</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B17" s="17">
         <v>2022</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="16"/>
       <c r="U17" s="16"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B18" s="17">
         <v>2023</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
     </row>
     <row r="19" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B19" s="17">
         <v>2024</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="16"/>
       <c r="U19" s="16"/>
     </row>
     <row r="20" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B20" s="17">
         <v>2025</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
     </row>
     <row r="21" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B21" s="16"/>
       <c r="C21" s="9"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
@@ -5265,739 +5301,739 @@
           </x14:formula1>
           <xm:sqref>L12:L24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5262C9F3-5B51-436C-BE9F-DCE525AE7343}">
           <x14:formula1>
             <xm:f>Definitions!$D$60:$D$61</xm:f>
           </x14:formula1>
           <xm:sqref>E12:E24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B0AE9432-8635-48B6-B28D-D4EC9CF80A27}">
           <x14:formula1>
             <xm:f>Definitions!$D$51:$D$57</xm:f>
           </x14:formula1>
           <xm:sqref>D12</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD139643-78C0-43BC-8642-8D44998F0F2A}">
   <dimension ref="A1:M106"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="37.5703125" customWidth="1"/>
     <col min="5" max="5" width="82.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F2"/>
     </row>
     <row r="3" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="F3"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="F4"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="F5"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="9" spans="1:13" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="51" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B9" s="52"/>
       <c r="C9" s="52"/>
       <c r="D9" s="52"/>
       <c r="E9" s="52"/>
     </row>
     <row r="10" spans="1:13" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B10" s="49"/>
       <c r="C10" s="50"/>
       <c r="D10" s="25" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C11" s="31" t="s">
+        <v>150</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="E11" s="23" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="46"/>
       <c r="B12" s="43"/>
       <c r="C12" s="53"/>
       <c r="D12" s="22" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E12" s="23" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46"/>
       <c r="B13" s="44"/>
       <c r="C13" s="54"/>
       <c r="D13" s="24" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E13" s="23" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="46"/>
       <c r="C14" s="54"/>
       <c r="D14" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="8" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="46"/>
       <c r="C15" s="54"/>
       <c r="D15" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E15" s="8" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="47"/>
       <c r="D16" s="9" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>122</v>
+      </c>
+      <c r="E16" s="39" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D20" s="25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F20" s="12"/>
     </row>
     <row r="21" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D21" s="22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E21" s="23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="4:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="D22" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E22" s="23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="23" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D23" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E23" s="23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D24" s="22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E24" s="23" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D25" s="22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E25" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D26" s="22" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E26" s="23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D27" s="22" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E27" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D28" s="22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E28" s="23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D29" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E29" s="23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="4:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D30" s="22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D31" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E31" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="4:6" x14ac:dyDescent="0.2">
       <c r="D32" s="22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E32" s="23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D33" s="22" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E33" s="23" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D36" s="25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E36" s="25"/>
     </row>
     <row r="37" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D37" s="27" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E37" s="22"/>
     </row>
     <row r="38" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D38" s="27" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E38" s="22"/>
     </row>
     <row r="39" spans="4:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D39" s="27" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E39" s="22"/>
     </row>
     <row r="40" spans="4:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="D40" s="27" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E40" s="22"/>
     </row>
     <row r="41" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D41" s="27" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E41" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D42" s="27" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E42" s="22"/>
     </row>
     <row r="43" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D43" s="27" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E43" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D44" s="27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E44" s="22"/>
     </row>
     <row r="45" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D45" s="27" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E45" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D46" s="27" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E46" s="22"/>
     </row>
     <row r="47" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D47" s="27" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E47" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D50" s="25" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E50" s="25"/>
     </row>
     <row r="51" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D51" s="27" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E51" s="22"/>
     </row>
     <row r="52" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D52" s="27" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E52" s="22"/>
     </row>
     <row r="53" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D53" s="27" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E53" s="22"/>
     </row>
     <row r="54" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D54" s="27" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E54" s="22"/>
     </row>
     <row r="55" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D55" s="27" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E55" s="22"/>
     </row>
     <row r="56" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D56" s="27" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E56" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D57" s="27" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E57" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D59" s="25" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="60" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D60" s="27" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D61" s="27" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="63" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D63" s="25" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D64" s="27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D65" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D66" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="67" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D67" s="27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="69" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D69" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D70" s="27" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="71" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D71" s="27" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D72" s="27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="75" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D75" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E75" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D76" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E76" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="77" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D77" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E77" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="78" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D78" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="E78" s="22" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="79" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D79" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E79" s="22" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="80" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D80" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E80" s="22" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="81" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D81" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E81" s="22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="82" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D82" s="27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E82" s="22" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="84" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D84" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E84" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="85" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D85" s="27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E85" s="22" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="86" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D86" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E86" s="22" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="87" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D87" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E87" s="22" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="88" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D88" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E88" s="22" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="89" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D89" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E89" s="22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="90" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D90" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" s="22" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="91" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D91" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="E91" s="22" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="92" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D92" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E92" s="22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="93" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D93" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="E93" s="22" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="95" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D95" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E95" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="96" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D96" s="27" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E96" s="22"/>
     </row>
     <row r="97" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D97" s="27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E97" s="22"/>
     </row>
     <row r="98" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D98" s="27" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E98" s="22" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="99" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D99" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E99" s="22" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D100" s="27" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E100" s="22" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="101" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D101" s="27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E101" s="22" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="102" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D102" s="27" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E102" s="22" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="103" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D103" s="27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E103" s="22" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="104" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D104" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E104" s="22"/>
     </row>
     <row r="105" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D105" s="27" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E105" s="22"/>
     </row>
     <row r="106" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D106" s="27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E106" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="A11:A16"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="C12:C15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" location="rng_Cover_Copyright" display="Subject to terms and conditions" xr:uid="{430CCCC2-ED27-4786-B5AA-6A0892728D8B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>